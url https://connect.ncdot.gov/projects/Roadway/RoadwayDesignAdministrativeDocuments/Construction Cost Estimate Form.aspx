--- v3 (2026-04-08)
+++ v4 (2026-05-31)
@@ -18464,51 +18464,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="7ef604a7-ebc4-47af-96e9-7f1ad444f50a" ContentTypeId="0x0101" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E2FAED2ECA1EC048A97C2F5815B0D13E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="79da7de7600b49bce2d51ea1adc5d6e8">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E2FAED2ECA1EC048A97C2F5815B0D13E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a9bb88ec710d066bdc320f54ea76830">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a196b273-b883-4f7f-a363-6a23d205eadd" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns4="42e9f71e-7944-4cb4-a567-9abd75753251" xmlns:ns5="16f00c2e-ac5c-418b-9f13-a0771dbd417d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="29e6a9650ffba1b34fe382bcbc51c29a" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a196b273-b883-4f7f-a363-6a23d205eadd"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="42e9f71e-7944-4cb4-a567-9abd75753251"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Resource_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Description0" minOccurs="0"/>
                 <xsd:element ref="ns3:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns4:Location" minOccurs="0"/>
                 <xsd:element ref="ns4:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns4:Filter" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns5:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -18751,51 +18751,51 @@
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF0C580-2292-4989-A71A-E6905DB7B069}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D0AE8D6-268A-4D6C-9154-0A9FD117CFC5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CED6DD4-B564-4092-83A4-667657C7D30F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA3A9F33-5583-4DB3-83E9-FB0E9E7C99E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a196b273-b883-4f7f-a363-6a23d205eadd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="42e9f71e-7944-4cb4-a567-9abd75753251"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06E61B66-52D1-44B1-A261-252ED30978B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{636ECBF3-64FC-4C25-8540-2C5D780DC6C0}">