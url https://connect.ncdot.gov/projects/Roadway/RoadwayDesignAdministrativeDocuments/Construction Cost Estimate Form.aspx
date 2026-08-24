--- v4 (2026-05-31)
+++ v5 (2026-08-24)
@@ -18464,51 +18464,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="7ef604a7-ebc4-47af-96e9-7f1ad444f50a" ContentTypeId="0x0101" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E2FAED2ECA1EC048A97C2F5815B0D13E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a9bb88ec710d066bdc320f54ea76830">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E2FAED2ECA1EC048A97C2F5815B0D13E" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b890125d4b7361638d6afb337acdcdb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a196b273-b883-4f7f-a363-6a23d205eadd" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns4="42e9f71e-7944-4cb4-a567-9abd75753251" xmlns:ns5="16f00c2e-ac5c-418b-9f13-a0771dbd417d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="29e6a9650ffba1b34fe382bcbc51c29a" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a196b273-b883-4f7f-a363-6a23d205eadd"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="42e9f71e-7944-4cb4-a567-9abd75753251"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Resource_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Description0" minOccurs="0"/>
                 <xsd:element ref="ns3:IconOverlay" minOccurs="0"/>
                 <xsd:element ref="ns4:Location" minOccurs="0"/>
                 <xsd:element ref="ns4:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns4:Filter" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns5:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns5:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -18751,51 +18751,51 @@
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF0C580-2292-4989-A71A-E6905DB7B069}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CED6DD4-B564-4092-83A4-667657C7D30F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D339821-0F82-4AFF-A408-AAC43100AA96}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA3A9F33-5583-4DB3-83E9-FB0E9E7C99E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a196b273-b883-4f7f-a363-6a23d205eadd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="42e9f71e-7944-4cb4-a567-9abd75753251"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06E61B66-52D1-44B1-A261-252ED30978B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{636ECBF3-64FC-4C25-8540-2C5D780DC6C0}">